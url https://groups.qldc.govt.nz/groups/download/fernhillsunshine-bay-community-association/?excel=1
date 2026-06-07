--- v0 (2025-10-14)
+++ v1 (2026-06-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Fernhill/Sunshine Bay Community Association</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
-    <t>The Fernhill Sunshine Bay Community is a non-profit local community group dedicated to making the most out of our area.  We meet the second Tuesday of each month, 6:30pm at Lokal Kitchen &amp;amp; Bar, 155 Fernhill Road, Queenstown.Please see website for further details.  </t>
+    <t>The Fernhill Sunshine Bay Community is a non-profit local community group dedicated to making the most out of our area.  We meet the second Tuesday of each month, 6:30pm at Mercure Queenstown Resort, 21 Sainsbury Road Queenstown 9300.Please see website for further details.  </t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>fsbcaqueenstown@gmail.com</t>
   </si>
   <si>
     <t>WebsiteURL</t>
   </si>
   <si>
     <t>https://www.facebook.com/fernhillsunshinebaycommunityassociation/</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>AddressMail</t>
   </si>
   <si>
     <t>AddressTown</t>
   </si>