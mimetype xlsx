--- v0 (2025-12-14)
+++ v1 (2026-09-27)
@@ -12,86 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Glenorchy Community Association</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Glenorchy Community Association is a community based incorporated society. Membership is made up of residents and property owners living in the Glenorchy township and the Head of the Lake.The Community Association meets monthly on the first Thursday of the month in the Glenorchy Community Hall at 7.30pm.</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
-    <t>John Glover (Chairperson)</t>
+    <t>Adam Klimeck (Chairperson)</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>gycommunityassn@gmail.com</t>
   </si>
   <si>
     <t>WebsiteURL</t>
   </si>
   <si>
-    <t xml:space="preserve">http://www.glenorchycommunity.co.nz/gy-community-association/ </t>
+    <t>https://www.glenorchycommunity.nz/community/gca/</t>
   </si>
   <si>
     <t>Phone</t>
-  </si>
-[...1 lines deleted...]
-    <t>027 586 7233</t>
   </si>
   <si>
     <t>AddressMail</t>
   </si>
   <si>
     <t>PO Box 38, Glenorchy 9350</t>
   </si>
   <si>
     <t>AddressTown</t>
   </si>
   <si>
     <t>Glenorchy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -473,68 +470,66 @@
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B6"/>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">