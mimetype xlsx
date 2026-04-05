--- v0 (2025-12-29)
+++ v1 (2026-04-05)
@@ -444,51 +444,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="90.692139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="91.97753899999999" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="91.977539" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">