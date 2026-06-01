--- v1 (2026-04-05)
+++ v2 (2026-06-01)
@@ -38,87 +38,87 @@
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>WebsiteURL</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>AddressMail</t>
   </si>
   <si>
     <t>AddressTown</t>
   </si>
   <si>
+    <t>Meals on Wheels Upper Clutha (Wanaka, Albert Town, Hawea, Luggate, Cardrona)</t>
+  </si>
+  <si>
+    <t>To be assessed for eligibility for Meals on Wheels, clients need to contact their GP or a nurse at the medical centre.The meals are cooked at Aspiring Enliven Care Centre. Clients who are already receiving meals and wanting to change/cancel them temporarily should call the Aspiring Enliven Care Centre on 03 555 3010.To become a Meals on Wheels volunteer driver, please contact Community Networks/LINK on 03 443 7799 or email info@communitynetworks.co.nz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Community Networks/LINK </t>
+  </si>
+  <si>
+    <t>info@communitynetworks.co.nz</t>
+  </si>
+  <si>
+    <t>03 555 3010</t>
+  </si>
+  <si>
     <t>Cardrona Hall Board</t>
   </si>
   <si>
     <t xml:space="preserve">The Cardrona Hall Board maintain and upgrade the Historic Cardrona Hall and Church. Used for concerts, functions and weddings. Please email for bookings.Chairman: Glen Curtis (027 226 6083) Secretary: Jessica Curtis (027 443 0026) </t>
   </si>
   <si>
     <t>Glen Curtis</t>
   </si>
   <si>
     <t>cardronahallboard@gmail.com</t>
   </si>
   <si>
     <t>https://www.wanaka-weddings.co.nz/CardronaHallHistoricDomainWeddingVenue.html</t>
   </si>
   <si>
     <t>027 226 6083</t>
   </si>
   <si>
     <t>RD2 Wanaka</t>
   </si>
   <si>
     <t>Cardrona</t>
-  </si>
-[...13 lines deleted...]
-    <t>03 555 3010</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -489,84 +489,84 @@
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2"/>
+      <c r="F2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
         <v>16</v>
       </c>
-      <c r="B3" t="s">
+      <c r="E3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
         <v>18</v>
-      </c>
-[...5 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
-      <c r="H3"/>
+      <c r="H3" t="s">
+        <v>20</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>