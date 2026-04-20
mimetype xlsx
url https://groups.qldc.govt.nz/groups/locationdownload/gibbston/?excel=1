--- v0 (2025-12-18)
+++ v1 (2026-04-20)
@@ -403,51 +403,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>